--- v0 (2026-09-04)
+++ v1 (2026-10-19)
@@ -1,1331 +1,3459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AF01B0" w:rsidP="00AF01B0" w:rsidRDefault="00AF01B0" w14:paraId="4C288449" w14:textId="6BF59823">
+    <w:p w:rsidRPr="00FC622A" w:rsidR="00AA4FA2" w:rsidP="11456B75" w:rsidRDefault="00AF01B0" w14:paraId="4967CDDE" w14:textId="38432A79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2E867605" w:rsidR="00AF01B0">
+      <w:r w:rsidRPr="2B49F187" w:rsidR="0170437F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TODISTUS TET-JAKSOSTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B49F187" w:rsidR="22B442E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="2E867605" w:rsidR="179996E0">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2B49F187" w:rsidR="21F46153">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="2E867605" w:rsidR="00226D65">
+      <w:r w:rsidRPr="2B49F187" w:rsidR="26703AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lk</w:t>
       </w:r>
-      <w:r w:rsidRPr="2E867605" w:rsidR="00AF01B0">
+      <w:r w:rsidRPr="2B49F187" w:rsidR="0170437F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AF01B0" w:rsidRDefault="00AF01B0" w14:paraId="2E51A653" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10323" w:type="dxa"/>
+        <w:tblW w:w="10320" w:type="dxa"/>
         <w:tblInd w:w="-292" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1135"/>
-        <w:gridCol w:w="9188"/>
+        <w:gridCol w:w="1215"/>
+        <w:gridCol w:w="9105"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidTr="72E51E18" w14:paraId="7EDE0208" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidTr="2B49F187" w14:paraId="7EDE0208" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1184"/>
+          <w:trHeight w:val="1581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00DB08A9" w:rsidRDefault="00AF01B0" w14:paraId="0D668E7B" w14:textId="3E756768">
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00AF01B0" w:rsidP="00DB08A9" w:rsidRDefault="00AF01B0" w14:paraId="0D668E7B" w14:textId="3E756768">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AA4FA2">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oppilas ja TET-jakson kesto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9188" w:type="dxa"/>
+            <w:tcW w:w="9105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="3274AD5F" w14:textId="77777777">
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="3274AD5F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA4FA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="412BE131" w14:textId="77777777">
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="412BE131" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ___________________________________ on ollut TET –harjoittelussa ajanjaksolla </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="4B6AD9CF" w14:textId="77777777">
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="4B6AD9CF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="5D32BF33" w14:textId="77777777">
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="01A25CAE" w14:paraId="5925D631" w14:textId="198B1BFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...21 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC622A" w:rsidR="790F06E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TET-harjoittelun kesto ___________h (työnantaja lisää läsnäolotunnit)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC13C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00AF01B0" w:rsidP="11456B75" w:rsidRDefault="00AF01B0" w14:paraId="2E34F5E8" w14:textId="7D189C60">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="140"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="0B994898" w14:paraId="5C3706C9" w14:textId="08BD2B47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="140"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tänä aikana oppilas on ollut poissa yhteensä __________ tuntia</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC13C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="5D32BF33" w14:textId="23661109">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="140"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidTr="72E51E18" w14:paraId="6AC9A0A4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidTr="2B49F187" w14:paraId="6AC9A0A4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2390"/>
+          <w:trHeight w:val="1546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00DB08A9" w:rsidRDefault="00AF01B0" w14:paraId="2600EC70" w14:textId="390CDA8C">
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00AF01B0" w:rsidP="00DB08A9" w:rsidRDefault="00AF01B0" w14:paraId="2600EC70" w14:textId="3D1A7FB9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AA4FA2">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AA4FA2">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Työpaikan nimi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC622A" w:rsidR="10D06961">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AA4FA2">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="11456B75" w:rsidRDefault="00AF01B0" w14:paraId="0C7B3E29" w14:textId="2361DFCA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> nimi</w:t>
-[...9 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00AA4FA2">
+            <w:r w:rsidRPr="00FC622A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>yhteys-henkilö</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00AA4FA2">
+            <w:r w:rsidRPr="00FC622A" w:rsidR="2BC595DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve"> ja yhteys-tiedot</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yhteys-tiedot</w:t>
+            </w:r>
+            <w:r w:rsidRPr="11456B75" w:rsidR="34843A99">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9188" w:type="dxa"/>
+            <w:tcW w:w="9105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="6F0C6A95" w14:textId="77777777">
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="6F0C6A95" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA4FA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="4A61BF1A" w14:textId="77777777">
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="4A61BF1A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Työpaikka _______________________________________________  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="22ED34B8" w14:textId="77777777">
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="22ED34B8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AA4FA2" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="010C3C62" w14:textId="77777777">
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="010C3C62" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osoite__________________________________________________ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="4D751E4B" w14:textId="77777777">
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00AF01B0" w:rsidP="53A34D7A" w:rsidRDefault="00AF01B0" w14:paraId="4D751E4B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="53A34D7A" w:rsidRDefault="00AF01B0" w14:paraId="42AC65C9" w14:textId="3FD76588">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
-              <w:textAlignment w:val="baseline"/>
-[...90 lines deleted...]
-            <w:r w:rsidRPr="00AA4FA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yhteyshenkilö ____________________________</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC622A" w:rsidR="78AB0A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>puh</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FC622A" w:rsidR="78AB0A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC622A" w:rsidR="31DB289A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="11456B75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t>s-posti _________________________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidTr="72E51E18" w14:paraId="4C36B196" w14:textId="77777777">
+      <w:tr w:rsidR="11456B75" w:rsidTr="2B49F187" w14:paraId="53CDB52C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="6427"/>
+          <w:trHeight w:val="1539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB08A9" w:rsidP="00DB08A9" w:rsidRDefault="00DB08A9" w14:paraId="520348C1" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="1C5A3AA9" w:rsidP="11456B75" w:rsidRDefault="1C5A3AA9" w14:paraId="5F93BAED" w14:textId="4DDCA4A7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00AA4FA2">
+            <w:r w:rsidRPr="00FC622A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Arviointi</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Työtehtävät</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9188" w:type="dxa"/>
+            <w:tcW w:w="9105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB08A9" w:rsidP="00AA4FA2" w:rsidRDefault="00DB08A9" w14:paraId="7FCF380F" w14:textId="77777777">
+          <w:p w:rsidRPr="00FC622A" w:rsidR="11456B75" w:rsidP="11456B75" w:rsidRDefault="11456B75" w14:paraId="6F103B1A" w14:textId="03D181BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
-              <w:textAlignment w:val="baseline"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00AA4FA2" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="1BE17622" w14:textId="63E914C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FC622A" w:rsidR="3983D3A1" w:rsidP="11456B75" w:rsidRDefault="3983D3A1" w14:paraId="098DDA41" w14:textId="32A8FBA1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
-              <w:textAlignment w:val="baseline"/>
-[...38 lines deleted...]
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="337DC3D4" w14:textId="77777777">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TET-jakson aikaisia työtehtäviä: ___________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00FC622A" w:rsidR="11456B75" w:rsidP="11456B75" w:rsidRDefault="11456B75" w14:paraId="34E97CA6" w14:textId="494875F6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
-              <w:textAlignment w:val="baseline"/>
-[...174 lines deleted...]
-          <w:p w:rsidRPr="00AA4FA2" w:rsidR="00AA4FA2" w:rsidP="00AA4FA2" w:rsidRDefault="00AA4FA2" w14:paraId="39C42DD1" w14:textId="77777777">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FC622A" w:rsidR="3983D3A1" w:rsidP="11456B75" w:rsidRDefault="3983D3A1" w14:paraId="0785F4F4" w14:textId="47F0377E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
-              <w:textAlignment w:val="baseline"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00AA4FA2" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="361E8ECE" w14:textId="77777777">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00FC622A" w:rsidR="11456B75" w:rsidP="11456B75" w:rsidRDefault="11456B75" w14:paraId="46FEFE78" w14:textId="55A5FB18">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
-              <w:textAlignment w:val="baseline"/>
-[...11 lines deleted...]
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00226D65" w:rsidP="00AA4FA2" w:rsidRDefault="00226D65" w14:paraId="4D59538B" w14:textId="77777777">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FC622A" w:rsidR="11456B75" w:rsidP="00FC622A" w:rsidRDefault="3983D3A1" w14:paraId="40888A41" w14:textId="401B4163">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
-              <w:textAlignment w:val="baseline"/>
-[...118 lines deleted...]
-              <w:t>___ </w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidTr="72E51E18" w14:paraId="2F268749" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidTr="2B49F187" w14:paraId="4C36B196" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1685"/>
+          <w:trHeight w:val="6427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00DB08A9" w:rsidRDefault="00AF01B0" w14:paraId="69479B56" w14:textId="575A7100">
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00AF01B0" w:rsidP="00DB08A9" w:rsidRDefault="00AF01B0" w14:paraId="66105FFF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AA4FA2">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00AA4FA2">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Arviointi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00631935" w:rsidP="00DB08A9" w:rsidRDefault="00631935" w14:paraId="143B30E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AA4FA2">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00263CE9" w:rsidP="2B49F187" w:rsidRDefault="00263CE9" w14:paraId="48B82EA3" w14:textId="76BD9637">
+            <w:pPr>
+              <w:pStyle w:val="Normaali"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00263CE9" w:rsidP="2B49F187" w:rsidRDefault="00263CE9" w14:paraId="516A3B48" w14:textId="76127382">
+            <w:pPr>
+              <w:pStyle w:val="Normaali"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="21E942DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Työelämä-taidot</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00263CE9" w:rsidP="00DB08A9" w:rsidRDefault="00263CE9" w14:paraId="626B6E23" w14:textId="1810EA50">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00263CE9" w:rsidP="00DB08A9" w:rsidRDefault="00263CE9" w14:paraId="4E043382" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AA4FA2">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00263CE9" w:rsidP="00DB08A9" w:rsidRDefault="00263CE9" w14:paraId="2C70320E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>:</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00263CE9" w:rsidP="00DB08A9" w:rsidRDefault="00263CE9" w14:paraId="2A13753E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00263CE9" w:rsidP="00DB08A9" w:rsidRDefault="00263CE9" w14:paraId="6BAA4387" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00263CE9" w:rsidP="00DB08A9" w:rsidRDefault="00263CE9" w14:paraId="1947C3BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00263CE9" w:rsidP="00DB08A9" w:rsidRDefault="00263CE9" w14:paraId="554B2236" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00263CE9" w:rsidP="00DB08A9" w:rsidRDefault="00263CE9" w14:paraId="5F466EC1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00263CE9" w:rsidP="00DB08A9" w:rsidRDefault="00263CE9" w14:paraId="1073DF65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00263CE9" w:rsidP="00263CE9" w:rsidRDefault="00263CE9" w14:paraId="07B107DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00263CE9" w:rsidP="2B49F187" w:rsidRDefault="00263CE9" w14:paraId="2C281869" w14:textId="6F76EF91">
+            <w:pPr>
+              <w:pStyle w:val="Normaali"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A14654" w:rsidP="00263CE9" w:rsidRDefault="00A14654" w14:paraId="18C53856" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00AF01B0" w:rsidR="00263CE9" w:rsidP="00263CE9" w:rsidRDefault="00263CE9" w14:paraId="54249E80" w14:textId="4F9ED0E8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vahvuudet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9188" w:type="dxa"/>
+            <w:tcW w:w="9105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC622A" w:rsidR="11456B75" w:rsidP="006B3C05" w:rsidRDefault="75928DDA" w14:paraId="10741B40" w14:textId="4B413BAB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="71C905BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00FC622A" w:rsidR="11456B75" w:rsidP="2B49F187" w:rsidRDefault="75928DDA" w14:paraId="2496BBE0" w14:textId="51D5116B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="7D9E2664">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="41A4A3FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Valitse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="7D9E2664">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="70BBBC21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>yksi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="70BBBC21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="70BBBC21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vaihtoehto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="70BBBC21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="70BBBC21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kustakin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="70BBBC21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="70BBBC21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kohdasta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="70BBBC21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="71C905BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="71C905BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="6EBDB09B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="6FBBB8D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="6EBDB09B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00FC622A" w:rsidR="75928DDA" w:rsidP="419B48EB" w:rsidRDefault="75928DDA" w14:paraId="53DF47E3" w14:textId="66D4F446">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="140"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="71C905BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TaulukkoRuudukko"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblInd w:w="140" w:type="dxa"/>
+              <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4680"/>
+              <w:gridCol w:w="1305"/>
+              <w:gridCol w:w="1095"/>
+              <w:gridCol w:w="1341"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="2B49F187" w:rsidTr="2B49F187" w14:paraId="1178829B">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4680" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="45AEF798" w:rsidP="2B49F187" w:rsidRDefault="45AEF798" w14:paraId="67C2254C" w14:textId="5E697E7B">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="45AEF798">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Työelämätaidot</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1305" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="368BCDD0" w:rsidP="2B49F187" w:rsidRDefault="368BCDD0" w14:paraId="1A47D2FE" w14:textId="6BCF8FE2">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="368BCDD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Kiitettävä</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1095" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="368BCDD0" w:rsidP="2B49F187" w:rsidRDefault="368BCDD0" w14:paraId="2B5DDCE9" w14:textId="4241B53C">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="368BCDD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Hyvä</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1341" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="368BCDD0" w:rsidP="2B49F187" w:rsidRDefault="368BCDD0" w14:paraId="68C8515C" w14:textId="09CE0DEC">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="368BCDD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Tyydyttävä</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="2B49F187" w:rsidTr="2B49F187" w14:paraId="456FCFE5">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4680" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="368BCDD0" w:rsidP="2B49F187" w:rsidRDefault="368BCDD0" w14:paraId="3ACEC2B2" w14:textId="19AB8344">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="368BCDD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Täsmällisyys ja sääntöjen noudattaminen</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1305" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="1FA9B73B" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1095" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="4C6792F8" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1341" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="116C856C" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="2B49F187" w:rsidTr="2B49F187" w14:paraId="6118B014">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4680" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="368BCDD0" w:rsidP="2B49F187" w:rsidRDefault="368BCDD0" w14:paraId="40F6A469" w14:textId="15E3489F">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="368BCDD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Oma-aloitteisuus ja aktiivisuus</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="368BCDD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1305" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="7978B3CA" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1095" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="14ED91B5" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1341" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="361991BD" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="2B49F187" w:rsidTr="2B49F187" w14:paraId="27346A39">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4680" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="368BCDD0" w:rsidP="2B49F187" w:rsidRDefault="368BCDD0" w14:paraId="6E59FC24" w14:textId="2022AD73">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="368BCDD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Asenne ja suhtautuminen työhön</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="368BCDD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">          </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1305" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="18BC557E" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1095" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="489B02C7" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1341" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="71EC0384" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="2B49F187" w:rsidTr="2B49F187" w14:paraId="7C4E3B21">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4680" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="368BCDD0" w:rsidP="2B49F187" w:rsidRDefault="368BCDD0" w14:paraId="45B7F2F9" w14:textId="116D2B94">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="368BCDD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Ohjeiden noudattaminen</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="368BCDD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">     </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1305" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="15F2F683" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1095" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="4BBF93DA" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1341" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="0B5C2B7A" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="2B49F187" w:rsidTr="2B49F187" w14:paraId="716EECA9">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4680" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="368BCDD0" w:rsidP="2B49F187" w:rsidRDefault="368BCDD0" w14:paraId="70A0693D" w14:textId="667CD09E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="368BCDD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Yhteistyö- ja vuorovaikutustaidot</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="368BCDD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">   </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1305" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="0A0A07D1" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1095" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="2EDAFFBC" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1341" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="7C872659" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="2B49F187" w:rsidTr="2B49F187" w14:paraId="02B996EE">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4680" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="368BCDD0" w:rsidP="2B49F187" w:rsidRDefault="368BCDD0" w14:paraId="6F7829C2" w14:textId="117714CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="368BCDD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Huolellisuus</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="2B49F187" w:rsidR="368BCDD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">   </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1305" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="6562E253" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1095" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="47B19461" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1341" w:type="dxa"/>
+                  <w:tcMar/>
+                </w:tcPr>
+                <w:p w:rsidR="2B49F187" w:rsidP="2B49F187" w:rsidRDefault="2B49F187" w14:paraId="17F6CF93" w14:textId="64F6479E">
+                  <w:pPr>
+                    <w:pStyle w:val="Normaali"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidRPr="00FC622A" w:rsidR="75928DDA" w:rsidP="2B49F187" w:rsidRDefault="75928DDA" w14:paraId="53F4D15F" w14:textId="138FF136">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="71C905BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                               </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="71E8CBF8" w:rsidP="2B49F187" w:rsidRDefault="71E8CBF8" w14:paraId="4484BF9B" w14:textId="2CED8E02">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="4500"/>
+                <w:tab w:val="center" w:leader="none" w:pos="5940"/>
+                <w:tab w:val="right" w:leader="none" w:pos="7290"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="76B07793">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="6FBBB8D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2B49F187" w:rsidR="0C52C73D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sanallinen arviointi _______________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00263CE9" w:rsidP="00263CE9" w:rsidRDefault="00263CE9" w14:paraId="11175CE7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="140"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FC622A" w:rsidR="00263CE9" w:rsidP="00263CE9" w:rsidRDefault="00263CE9" w14:paraId="4853CFD3" w14:textId="20D10CC7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="140"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC622A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="419B48EB" w:rsidP="00A14654" w:rsidRDefault="419B48EB" w14:paraId="55937B2E" w14:textId="1F574CDF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="008D1EC9" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="002933C5" w14:paraId="1BE17622" w14:textId="59ACD4F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="140"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D1EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valitse </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008D1EC9" w:rsidR="00E05DAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1-3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008D1EC9" w:rsidR="00E05DAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vahvuutta, jotka näkyivät </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D1EC9" w:rsidR="00C63430">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TET-jakson aikana.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C63430" w:rsidP="00AA4FA2" w:rsidRDefault="00C63430" w14:paraId="0AA45082" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="140"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TaulukkoRuudukko"/>
+              <w:tblW w:w="8413" w:type="dxa"/>
+              <w:tblInd w:w="140" w:type="dxa"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2176"/>
+              <w:gridCol w:w="1984"/>
+              <w:gridCol w:w="2410"/>
+              <w:gridCol w:w="1843"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00F85558" w:rsidTr="00FC57AD" w14:paraId="0DFFE65C" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2176" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="0079193E" w:rsidR="00F85558" w:rsidP="002467BB" w:rsidRDefault="00F85558" w14:paraId="38AC0BD5" w14:textId="78D7AFD0">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D1EC9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Ystävällisyys</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1984" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="009F5D37" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="00F85558" w14:paraId="3B4EAE31" w14:textId="4273AFF5">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00946C1C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Järjestelmällisyys</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2410" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="00353006" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="00F85558" w14:paraId="547D5009" w14:textId="53563A17">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D1EC9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Oma-aloitteisuus</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1843" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="004E4E41" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="00F85558" w14:paraId="667458FC" w14:textId="000BE0B1">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D1EC9" w:rsidR="004E4E41">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Ahkeruus</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F85558" w:rsidTr="00FC57AD" w14:paraId="23DA2778" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2176" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="009F5D37" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="00F85558" w14:paraId="2D35044F" w14:textId="014103BB">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001C2FF9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Muiden huomioiminen</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1984" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="00FC3EEF" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="00F85558" w14:paraId="65F30D9C" w14:textId="344BBD96">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D1EC9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Luovuus</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2410" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="00F85558" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="00F85558" w14:paraId="385DFB61" w14:textId="41086077">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D1EC9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Kuuntelemisen taito</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1843" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="0086492D" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="00F85558" w14:paraId="08818CB0" w14:textId="55CB8406">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D1EC9" w:rsidR="0086492D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Oppimishalu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001E691C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>isuus</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F85558" w:rsidTr="00FC57AD" w14:paraId="1A2D3FE2" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2176" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="009F5D37" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="00F85558" w14:paraId="0328EA55" w14:textId="0DB5F48D">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D1EC9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Kärsivällisyys</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1984" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="00796D1D" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="00F85558" w14:paraId="53B27A25" w14:textId="588434F6">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004273C0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Avuliaisuus</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2410" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="00F85558" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="00F85558" w14:paraId="0104D149" w14:textId="467A384F">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00641878">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Ratkaisukeskeisyys</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1843" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="00A31231" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="00F85558" w14:paraId="30DDA0F5" w14:textId="4FCC40B0">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00946C1C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Tarkkuus</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F85558" w:rsidTr="00FC57AD" w14:paraId="5285D94F" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2176" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="008D1EC9" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="00A31231" w14:paraId="440F4EC2" w14:textId="30EC1CC9">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D1EC9" w:rsidR="009D6AC0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Luotettavuus</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1984" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="008D1EC9" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="009D6AC0" w14:paraId="1A4D36DB" w14:textId="4E5E7F6B">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D1EC9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Rohkeus</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2410" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="008D1EC9" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="009D6AC0" w14:paraId="1F3E22E3" w14:textId="022F0F2C">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D1EC9" w:rsidR="007B132B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Rauhallisuus</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1843" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="008D1EC9" w:rsidR="00F85558" w:rsidP="00AA4FA2" w:rsidRDefault="00C56FFA" w14:paraId="2DCD2234" w14:textId="41BAF23D">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D1EC9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Vastuunottokyky</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DE01A1" w:rsidTr="00FC57AD" w14:paraId="5241B005" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2176" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="00DE01A1" w:rsidR="00DE01A1" w:rsidP="00AA4FA2" w:rsidRDefault="00DE01A1" w14:paraId="43C0461C" w14:textId="4026063A">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Sinnikkyys</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1984" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="00CC27B9" w:rsidR="00DE01A1" w:rsidP="00AA4FA2" w:rsidRDefault="00CC27B9" w14:paraId="424E83C0" w14:textId="6BEA9CB4">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Innokkuus</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2410" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="00883A76" w:rsidR="00DE01A1" w:rsidP="00AA4FA2" w:rsidRDefault="00CC27B9" w14:paraId="592145F3" w14:textId="134AD78E">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00883A76">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Huumorintajuisuus</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1843" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="00883A76" w:rsidR="00DE01A1" w:rsidP="00AA4FA2" w:rsidRDefault="00CC27B9" w14:paraId="6C855603" w14:textId="202590CE">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00487CE3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Harkitsevaisuus</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B86161" w:rsidTr="00FC57AD" w14:paraId="58305F57" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2176" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="00D037FE" w:rsidR="00B86161" w:rsidP="00AA4FA2" w:rsidRDefault="004A28AD" w14:paraId="6E2AA8AA" w14:textId="055909FF">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="009E3DCD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Johtajuus</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1984" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="00F934EE" w:rsidR="00B86161" w:rsidP="00AA4FA2" w:rsidRDefault="004A28AD" w14:paraId="75958448" w14:textId="4BADCFD1">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="007D2BF7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Rehellisyys</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2410" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="005D7DC2" w:rsidR="00B86161" w:rsidP="00AA4FA2" w:rsidRDefault="004A28AD" w14:paraId="0400A82F" w14:textId="72E310D9">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="005D7DC2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Avarakatseisuus</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1843" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="005D7DC2" w:rsidR="00B86161" w:rsidP="00AA4FA2" w:rsidRDefault="004A28AD" w14:paraId="2840C773" w14:textId="1E67A7A7">
+                  <w:pPr>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C63430">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="001C5E2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings 2" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Herkkyys</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00B86161" w:rsidP="00AA4FA2" w:rsidRDefault="00B86161" w14:paraId="7C856E5C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="140"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="008771EC" w:rsidR="00AA4FA2" w:rsidP="00AA4FA2" w:rsidRDefault="69F00103" w14:paraId="39C42DD1" w14:textId="2B467562">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="140"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008771EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Jokin muu kuin listalla oleva vahvuus, mikä? _________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="11456B75" w:rsidP="11456B75" w:rsidRDefault="11456B75" w14:paraId="7F4F91D7" w14:textId="2A264642">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="140"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="33EAA7DE" w14:textId="4566C1AC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="140"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidTr="2B49F187" w14:paraId="2F268749" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1685"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B86161" w:rsidR="00AF01B0" w:rsidP="00DB08A9" w:rsidRDefault="00AF01B0" w14:paraId="69479B56" w14:textId="575A7100">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B86161">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Työnan-tajan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B86161">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> edustajan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B86161">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>allekir-joitus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B86161">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="7B1F15E5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA4FA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="7297E25B" w14:textId="0DBE64B5">
+          <w:p w:rsidRPr="00B86161" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="0E825645" w14:paraId="7297E25B" w14:textId="0DBE64B5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B86161">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aika __________ 202</w:t>
             </w:r>
-            <w:r w:rsidRPr="72E51E18" w:rsidR="3AE0F2EF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00B86161" w:rsidR="3AE0F2EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="72E51E18" w:rsidR="0E825645">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00B86161">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Paikka _________________________________________ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="47D3BA1D" w14:textId="7AE58086">
+          <w:p w:rsidRPr="00B86161" w:rsidR="00DB08A9" w:rsidP="00B86161" w:rsidRDefault="00AF01B0" w14:paraId="518084B2" w14:textId="1F401EEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B86161">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00DB08A9" w:rsidP="00AA4FA2" w:rsidRDefault="00DB08A9" w14:paraId="518084B2" w14:textId="77777777">
+          <w:p w:rsidRPr="00B86161" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AA4FA2" w14:paraId="2097CA85" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AA4FA2" w14:paraId="2097CA85" w14:textId="77777777">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B86161">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B86161" w:rsidR="00AF01B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________________________________________  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00AF01B0" w:rsidR="00AF01B0" w:rsidP="00AA4FA2" w:rsidRDefault="00AF01B0" w14:paraId="7A411DF0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="140"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B86161">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Allekirjoitus ja nimen selvennys</w:t>
+            </w:r>
             <w:r w:rsidRPr="00AA4FA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-              <w:t>Allekirjoitus ja nimen selvennys </w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00AA4FA2" w:rsidR="00226D65" w:rsidP="00AF01B0" w:rsidRDefault="00226D65" w14:paraId="7420C22D" w14:textId="77777777">
+    <w:p w:rsidR="00332C5A" w:rsidP="2B49F187" w:rsidRDefault="00332C5A" w14:paraId="765B1A3F" w14:textId="266EBBBB">
       <w:pPr>
+        <w:pStyle w:val="Normaali"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284" w:right="-613"/>
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:b/>
-[...23 lines deleted...]
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00332C5A" w:rsidSect="00224BF1">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="851" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="032905B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1208161A"/>
+    <w:lvl w:ilvl="0" w:tplc="3A70503A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7292" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="438A7002">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8012" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="71D8D8F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8732" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="510E0886">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9452" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="65A268EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10172" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7B1EA4EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10892" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F2845D9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="11612" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8D903F5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="12332" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="788E664A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="13052" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11E001D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2926F79A"/>
+    <w:lvl w:ilvl="0" w:tplc="92A6629C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="83EED062">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D542BE02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EF1E0B2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0CCAFB70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="909C4578">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5EF08816">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3CB8CCC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="52D64ACE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="212D6FD1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C9C4E8FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1430,196 +3558,631 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BCDE942"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51E09600"/>
+    <w:lvl w:ilvl="0" w:tplc="0FE4FFEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="69067D0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="02F49AE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="494C525A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CB482A24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F8C09C12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CF048686">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="460A6F72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="01A2E480">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="626A37BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C9EF6F4"/>
+    <w:lvl w:ilvl="0" w:tplc="A68E2814">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E56603E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2C8699D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6D945DF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F0C08ABA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9168A77A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="65724D2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4B86C9AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7C8EC5AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1837303305">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1017926899">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1232426101">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1680502096">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="798650247">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF01B0"/>
+    <w:rsid w:val="00067F23"/>
+    <w:rsid w:val="00151084"/>
+    <w:rsid w:val="001C2FF9"/>
+    <w:rsid w:val="001C5E2D"/>
+    <w:rsid w:val="001E691C"/>
+    <w:rsid w:val="001F5A0D"/>
     <w:rsid w:val="00205359"/>
     <w:rsid w:val="00224BF1"/>
+    <w:rsid w:val="00224E16"/>
     <w:rsid w:val="00226D65"/>
+    <w:rsid w:val="002467BB"/>
     <w:rsid w:val="00252904"/>
+    <w:rsid w:val="00263CE9"/>
+    <w:rsid w:val="00284995"/>
+    <w:rsid w:val="002933C5"/>
+    <w:rsid w:val="002B0EDD"/>
+    <w:rsid w:val="003135BD"/>
+    <w:rsid w:val="003254D5"/>
     <w:rsid w:val="00332C5A"/>
+    <w:rsid w:val="00353006"/>
+    <w:rsid w:val="0039403D"/>
     <w:rsid w:val="003A200F"/>
+    <w:rsid w:val="003D49C8"/>
+    <w:rsid w:val="003D6661"/>
+    <w:rsid w:val="004273C0"/>
+    <w:rsid w:val="00477614"/>
+    <w:rsid w:val="00487CE3"/>
+    <w:rsid w:val="004A28AD"/>
+    <w:rsid w:val="004C11B1"/>
+    <w:rsid w:val="004C7CFE"/>
+    <w:rsid w:val="004E4E41"/>
     <w:rsid w:val="00501963"/>
+    <w:rsid w:val="00501B98"/>
     <w:rsid w:val="00506C6C"/>
+    <w:rsid w:val="005371C3"/>
+    <w:rsid w:val="005D7DC2"/>
+    <w:rsid w:val="005DFC48"/>
+    <w:rsid w:val="005F4037"/>
+    <w:rsid w:val="00631935"/>
+    <w:rsid w:val="00641878"/>
+    <w:rsid w:val="006B3C05"/>
+    <w:rsid w:val="00730D64"/>
     <w:rsid w:val="00764698"/>
+    <w:rsid w:val="0079193E"/>
+    <w:rsid w:val="00796D1D"/>
+    <w:rsid w:val="007B132B"/>
+    <w:rsid w:val="007D2BF7"/>
     <w:rsid w:val="00812A49"/>
+    <w:rsid w:val="0086492D"/>
+    <w:rsid w:val="008771EC"/>
+    <w:rsid w:val="00883A76"/>
+    <w:rsid w:val="008C6E59"/>
+    <w:rsid w:val="008D1EC9"/>
+    <w:rsid w:val="008E4C5A"/>
+    <w:rsid w:val="00946C1C"/>
+    <w:rsid w:val="009573CE"/>
+    <w:rsid w:val="00976DB5"/>
+    <w:rsid w:val="009D6AC0"/>
+    <w:rsid w:val="009E3DCD"/>
+    <w:rsid w:val="009F5D37"/>
+    <w:rsid w:val="00A14654"/>
+    <w:rsid w:val="00A31231"/>
     <w:rsid w:val="00AA4FA2"/>
+    <w:rsid w:val="00AC4DD3"/>
     <w:rsid w:val="00AF01B0"/>
+    <w:rsid w:val="00B41D9A"/>
+    <w:rsid w:val="00B86161"/>
     <w:rsid w:val="00C14AF9"/>
+    <w:rsid w:val="00C24791"/>
+    <w:rsid w:val="00C56FFA"/>
+    <w:rsid w:val="00C63430"/>
+    <w:rsid w:val="00CC27B9"/>
+    <w:rsid w:val="00D037FE"/>
+    <w:rsid w:val="00D52A1C"/>
     <w:rsid w:val="00D5340D"/>
     <w:rsid w:val="00DB08A9"/>
+    <w:rsid w:val="00DD2FA2"/>
+    <w:rsid w:val="00DE01A1"/>
+    <w:rsid w:val="00E00542"/>
+    <w:rsid w:val="00E05DAF"/>
+    <w:rsid w:val="00E600B8"/>
+    <w:rsid w:val="00E679DB"/>
+    <w:rsid w:val="00E704C4"/>
+    <w:rsid w:val="00EC13C6"/>
     <w:rsid w:val="00F0705D"/>
+    <w:rsid w:val="00F351CA"/>
+    <w:rsid w:val="00F85558"/>
+    <w:rsid w:val="00F934EE"/>
+    <w:rsid w:val="00FC3EEF"/>
+    <w:rsid w:val="00FC57AD"/>
+    <w:rsid w:val="00FC622A"/>
+    <w:rsid w:val="00FE244C"/>
     <w:rsid w:val="00FF64E2"/>
     <w:rsid w:val="01472508"/>
+    <w:rsid w:val="0170437F"/>
+    <w:rsid w:val="01A25CAE"/>
+    <w:rsid w:val="02454F51"/>
+    <w:rsid w:val="04936138"/>
+    <w:rsid w:val="04FE1980"/>
+    <w:rsid w:val="08E886FC"/>
     <w:rsid w:val="0971FB6A"/>
+    <w:rsid w:val="09DE3CBC"/>
+    <w:rsid w:val="0B994898"/>
+    <w:rsid w:val="0C52C73D"/>
     <w:rsid w:val="0E825645"/>
+    <w:rsid w:val="10D06961"/>
+    <w:rsid w:val="11456B75"/>
+    <w:rsid w:val="11A211AC"/>
     <w:rsid w:val="11FEAE9C"/>
+    <w:rsid w:val="13DA0A85"/>
+    <w:rsid w:val="14B461C4"/>
+    <w:rsid w:val="14D291E0"/>
+    <w:rsid w:val="16A7AADC"/>
     <w:rsid w:val="16E799DE"/>
+    <w:rsid w:val="17561D02"/>
     <w:rsid w:val="179996E0"/>
+    <w:rsid w:val="17AF7120"/>
+    <w:rsid w:val="1838126E"/>
+    <w:rsid w:val="1844B1E3"/>
+    <w:rsid w:val="18FF4C38"/>
     <w:rsid w:val="1A1DCF1F"/>
+    <w:rsid w:val="1B0ED8C9"/>
     <w:rsid w:val="1B1B52CB"/>
+    <w:rsid w:val="1B35450E"/>
+    <w:rsid w:val="1B97C09E"/>
     <w:rsid w:val="1BC0363B"/>
+    <w:rsid w:val="1C5A3AA9"/>
     <w:rsid w:val="1D671E20"/>
     <w:rsid w:val="1DA42789"/>
+    <w:rsid w:val="1E364026"/>
+    <w:rsid w:val="1F1BC0F0"/>
+    <w:rsid w:val="1F2EF7B4"/>
     <w:rsid w:val="1FAF70B5"/>
+    <w:rsid w:val="2067BA78"/>
     <w:rsid w:val="21DB538A"/>
+    <w:rsid w:val="21E942DB"/>
+    <w:rsid w:val="21F46153"/>
+    <w:rsid w:val="22B442E0"/>
     <w:rsid w:val="2337B681"/>
+    <w:rsid w:val="240E0F7F"/>
+    <w:rsid w:val="25259692"/>
+    <w:rsid w:val="25AC64D3"/>
+    <w:rsid w:val="25CB6169"/>
+    <w:rsid w:val="25CEC5C1"/>
+    <w:rsid w:val="25DB3AD5"/>
+    <w:rsid w:val="26703AAA"/>
+    <w:rsid w:val="2745BD0A"/>
     <w:rsid w:val="28209535"/>
     <w:rsid w:val="286B9768"/>
+    <w:rsid w:val="29B1C8B3"/>
+    <w:rsid w:val="2A45C30A"/>
+    <w:rsid w:val="2B49F187"/>
     <w:rsid w:val="2B60E084"/>
+    <w:rsid w:val="2BC595DA"/>
+    <w:rsid w:val="2C7E5145"/>
+    <w:rsid w:val="2CD8E3FD"/>
+    <w:rsid w:val="2D5697C8"/>
     <w:rsid w:val="2E867605"/>
     <w:rsid w:val="2EBA5074"/>
     <w:rsid w:val="2ED9D789"/>
+    <w:rsid w:val="3015E773"/>
+    <w:rsid w:val="31DB289A"/>
+    <w:rsid w:val="336AB6B4"/>
+    <w:rsid w:val="34843A99"/>
+    <w:rsid w:val="36409FDE"/>
+    <w:rsid w:val="368BCDD0"/>
+    <w:rsid w:val="3983D3A1"/>
     <w:rsid w:val="39FCF2F3"/>
+    <w:rsid w:val="3A2BA6ED"/>
     <w:rsid w:val="3AE0F2EF"/>
+    <w:rsid w:val="3AEBD622"/>
+    <w:rsid w:val="3B838C81"/>
+    <w:rsid w:val="3B996F80"/>
+    <w:rsid w:val="3BF5A5F2"/>
+    <w:rsid w:val="3C346636"/>
     <w:rsid w:val="3C87777E"/>
+    <w:rsid w:val="3DD80FCA"/>
     <w:rsid w:val="3E4FDFBF"/>
+    <w:rsid w:val="3E5C679B"/>
+    <w:rsid w:val="419B48EB"/>
+    <w:rsid w:val="41A4A3FB"/>
+    <w:rsid w:val="420BAAFF"/>
+    <w:rsid w:val="436C8CC1"/>
+    <w:rsid w:val="439D89B7"/>
+    <w:rsid w:val="44EC542F"/>
+    <w:rsid w:val="45450910"/>
+    <w:rsid w:val="45A4E8EC"/>
+    <w:rsid w:val="45AEF798"/>
     <w:rsid w:val="46153167"/>
     <w:rsid w:val="462C0111"/>
     <w:rsid w:val="46DB8D10"/>
+    <w:rsid w:val="47B8C053"/>
+    <w:rsid w:val="4809A2AE"/>
     <w:rsid w:val="489603B5"/>
     <w:rsid w:val="49110AFD"/>
     <w:rsid w:val="4AB59202"/>
+    <w:rsid w:val="4B078F4B"/>
+    <w:rsid w:val="4C8B8579"/>
     <w:rsid w:val="4CAFF4BC"/>
     <w:rsid w:val="4D0ED863"/>
     <w:rsid w:val="4EBC1515"/>
     <w:rsid w:val="4EE7F66E"/>
+    <w:rsid w:val="4F1A5DBC"/>
     <w:rsid w:val="4F595EAE"/>
+    <w:rsid w:val="4FF8462E"/>
     <w:rsid w:val="5086C030"/>
     <w:rsid w:val="524BA701"/>
+    <w:rsid w:val="53A34D7A"/>
+    <w:rsid w:val="53C104E6"/>
+    <w:rsid w:val="5482E714"/>
     <w:rsid w:val="54DD3293"/>
+    <w:rsid w:val="55059EFB"/>
     <w:rsid w:val="558C38BE"/>
+    <w:rsid w:val="5696347B"/>
+    <w:rsid w:val="56BECD53"/>
+    <w:rsid w:val="56D85822"/>
+    <w:rsid w:val="56F78F4B"/>
+    <w:rsid w:val="57241BDC"/>
     <w:rsid w:val="572FBB2D"/>
+    <w:rsid w:val="5774C410"/>
     <w:rsid w:val="57F08CBD"/>
     <w:rsid w:val="5C6303A7"/>
+    <w:rsid w:val="5D5F6CBD"/>
+    <w:rsid w:val="5DFB9977"/>
+    <w:rsid w:val="5F93D5BE"/>
     <w:rsid w:val="62F4D846"/>
     <w:rsid w:val="6387FD65"/>
     <w:rsid w:val="63C56F7B"/>
+    <w:rsid w:val="64DDCCD9"/>
+    <w:rsid w:val="654FE35C"/>
+    <w:rsid w:val="656E81EA"/>
     <w:rsid w:val="676D912F"/>
+    <w:rsid w:val="67729530"/>
     <w:rsid w:val="683AA0BD"/>
+    <w:rsid w:val="69F00103"/>
     <w:rsid w:val="69F65F50"/>
     <w:rsid w:val="6B922FB1"/>
     <w:rsid w:val="6DBD8F3C"/>
     <w:rsid w:val="6E25D5BD"/>
+    <w:rsid w:val="6EBDB09B"/>
+    <w:rsid w:val="6ED85916"/>
+    <w:rsid w:val="6F4BDA35"/>
+    <w:rsid w:val="6F9C2BBF"/>
+    <w:rsid w:val="6FBBB8D5"/>
+    <w:rsid w:val="70BBBC21"/>
+    <w:rsid w:val="70BE24FB"/>
+    <w:rsid w:val="7116AF72"/>
+    <w:rsid w:val="711CF465"/>
     <w:rsid w:val="712CCC11"/>
     <w:rsid w:val="71A367E5"/>
+    <w:rsid w:val="71C905BD"/>
+    <w:rsid w:val="71E8CBF8"/>
     <w:rsid w:val="72E51E18"/>
+    <w:rsid w:val="74595D2B"/>
+    <w:rsid w:val="74B9F52D"/>
     <w:rsid w:val="7513B47F"/>
+    <w:rsid w:val="75928DDA"/>
+    <w:rsid w:val="76B07793"/>
+    <w:rsid w:val="786B98A9"/>
+    <w:rsid w:val="78AB0A79"/>
+    <w:rsid w:val="790F06E4"/>
     <w:rsid w:val="7930EA44"/>
+    <w:rsid w:val="7A0DA528"/>
+    <w:rsid w:val="7B78AE7B"/>
+    <w:rsid w:val="7CC167FA"/>
+    <w:rsid w:val="7CE73966"/>
+    <w:rsid w:val="7D9E2664"/>
+    <w:rsid w:val="7E5327B9"/>
     <w:rsid w:val="7E5C4C00"/>
+    <w:rsid w:val="7E5EE534"/>
     <w:rsid w:val="7ED7CA3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="fi-FI"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="59C43994"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FB1BE8AB-A236-405D-8637-368003619ABD}"/>
+  <w15:docId w15:val="{37E73F48-D5CD-41A7-B5B8-4491740F4BA4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1951,133 +4514,133 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normaali" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="Kappaleenoletusfontti" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Normaalitaulukko" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="Eiluetteloa" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
-    <w:basedOn w:val="Normaali"/>
-    <w:rsid w:val="00AF01B0"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="419B48EB"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:rsid w:val="00AF01B0"/>
   </w:style>
   <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:rsid w:val="00AF01B0"/>
   </w:style>
   <w:style w:type="character" w:styleId="spellingerror" w:customStyle="1">
     <w:name w:val="spellingerror"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:rsid w:val="00AF01B0"/>
   </w:style>
   <w:style w:type="character" w:styleId="contextualspellingandgrammarerror" w:customStyle="1">
     <w:name w:val="contextualspellingandgrammarerror"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:rsid w:val="00AF01B0"/>
   </w:style>
   <w:style w:type="character" w:styleId="pagebreaktextspan" w:customStyle="1">
     <w:name w:val="pagebreaktextspan"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:rsid w:val="00AF01B0"/>
   </w:style>
   <w:style w:type="character" w:styleId="tabchar" w:customStyle="1">
     <w:name w:val="tabchar"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:rsid w:val="00AF01B0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Seliteteksti">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normaali"/>
     <w:link w:val="SelitetekstiChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA4FA2"/>
+    <w:rsid w:val="419B48EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SelitetekstiChar" w:customStyle="1">
     <w:name w:val="Seliteteksti Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Seliteteksti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA4FA2"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TaulukkoRuudukko">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaalitaulukko"/>
@@ -2098,2593 +4661,71 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlinkki">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF64E2"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ratkaisematonmaininta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF64E2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Luettelokappale">
+    <w:name w:val="List Paragraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2FA2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...2531 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office-teema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4950,66 +4991,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BCE3CF6A91146E40AEAA17ED5009A047" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91a2d8b5fe93e5c0ec190a5ae2aa2613">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="6d7cf64b-da25-414e-a2f0-0f4ab9fba260" xmlns:ns4="09a142fd-cfe6-4fa4-bc6e-4de37b906949" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="625962b8e69d557be5d6322850a5f36a" ns3:_="" ns4:_="">
     <xsd:import namespace="6d7cf64b-da25-414e-a2f0-0f4ab9fba260"/>
     <xsd:import namespace="09a142fd-cfe6-4fa4-bc6e-4de37b906949"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6d7cf64b-da25-414e-a2f0-0f4ab9fba260" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -5137,104 +5186,104 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF200F26-5F20-49B6-9D1A-076C56D83917}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8580D69F-434C-4272-8C0D-D552163FCB60}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00701040-7FD3-4078-A5BF-E739D6627B05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2A7BAFD-E60D-4B10-91F2-7C2CB7DC12AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6d7cf64b-da25-414e-a2f0-0f4ab9fba260"/>
     <ds:schemaRef ds:uri="09a142fd-cfe6-4fa4-bc6e-4de37b906949"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tiina Uuttu</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Suvi Takala</lastModifiedBy>
-  <revision>13</revision>
-  <lastPrinted>2022-09-09T08:05:00.0000000Z</lastPrinted>
+  <revision>85</revision>
+  <lastPrinted>2026-09-21T08:49:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BCE3CF6A91146E40AEAA17ED5009A047</vt:lpwstr>
   </property>
 </Properties>
 </file>